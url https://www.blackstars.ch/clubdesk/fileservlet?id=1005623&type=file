--- v0 (2026-07-09)
+++ v1 (2026-09-22)
@@ -345,108 +345,108 @@
       <w:r w:rsidRPr="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro Spiel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0DE338" w14:textId="77777777" w:rsidR="00A60B5C" w:rsidRPr="00A60B5C" w:rsidRDefault="00A60B5C" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ED2A4D8" w14:textId="77777777" w:rsidR="00A60B5C" w:rsidRPr="00EA1CA1" w:rsidRDefault="00A60B5C" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="720AF9F0" w14:textId="77777777" w:rsidR="00A60B5C" w:rsidRPr="00EA1CA1" w:rsidRDefault="00A60B5C" w:rsidP="00A60B5C">
+    <w:p w14:paraId="720AF9F0" w14:textId="6AD2F076" w:rsidR="00A60B5C" w:rsidRPr="00EA1CA1" w:rsidRDefault="00A60B5C" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="8085" w:type="dxa"/>
         <w:tblInd w:w="846" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="4688"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D37088" w:rsidRPr="00EA1CA1" w14:paraId="0AA89872" w14:textId="77777777" w:rsidTr="00EA1CA1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A23559D" w14:textId="77777777" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00602A5A" w:rsidP="00A60B5C">
+          <w:p w14:paraId="2A23559D" w14:textId="223FB057" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00602A5A" w:rsidP="00A60B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF1FF7E" wp14:editId="1F1868E2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CF1FF7E" wp14:editId="0220457F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>62230</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1270</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="179070" cy="151130"/>
                       <wp:effectExtent l="0" t="0" r="11430" b="20320"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rechteck 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="179070" cy="151130"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
@@ -464,51 +464,51 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="35A2250A" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.9pt;margin-top:.1pt;width:14.1pt;height:11.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj7uL+mwIAAIsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hS6BgVKapATJMQ&#10;IGDi2Tg2iWb7PNtt2v31O9tJWjG0h2l9cH25u+983/04v9hqRTbC+Q5MTaujkhJhODSdea3p96fr&#10;T18o8YGZhikwoqY74enF8uOH894uxAxaUI1wBEGMX/S2pm0IdlEUnrdCM38EVhhUSnCaBRTda9E4&#10;1iO6VsWsLD8XPbjGOuDCe/x6lZV0mfClFDzcSelFIKqm+LaQTpfOl3gWy3O2eHXMth0fnsH+4RWa&#10;dQaDTlBXLDCydt0fULrjDjzIcMRBFyBlx0XKAbOpyjfZPLbMipQLkuPtRJP/f7D8dnPvSNfU9JgS&#10;wzSW6EHwNgj+gxxHdnrrF2j0aO/dIHm8xlS30un4j0mQbWJ0NzEqtoFw/FidnpWnyDtHVTWvquPE&#10;eLF3ts6HrwI0iZeaOixY4pFtbnzAgGg6msRYBq47pVLRlCF9Tc/ms3ly8KC6JiqjWWofcakc2TAs&#10;fNhWMRXEOrBCSRn8GBPMKaVb2CkRIZR5EBKJwSRmOUBsyT0m41yYUGVVyxqRQ81L/I3BRo8UOgFG&#10;ZImPnLAHgNEyg4zY+c2DfXQVqaMn5/JvD8vOk0eKDCZMzroz4N4DUJjVEDnbjyRlaiJLL9DssG0c&#10;5Hnyll93WL8b5sM9czhAWHJcCuEOD6kA6wTDjZIW3K/3vkd77GvUUtLjQNbU/1wzJyhR3wx2/Fl1&#10;chInOAkn89MZCu5Q83KoMWt9CVj6CteP5eka7YMar9KBfsbdsYpRUcUMx9g15cGNwmXIiwK3Dxer&#10;VTLDqbUs3JhHyyN4ZDX259P2mTk7NHHA7r+FcXjZ4k0vZ9voaWC1DiC71Oh7Xge+ceJT4wzbKa6U&#10;QzlZ7Xfo8jcAAAD//wMAUEsDBBQABgAIAAAAIQBCJx592AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4IOqQIhTSOBVC4hgkCh/gxksc1V67sdOGv2c5wXE0o5k3zW7xTpxx&#10;SmMgBffrAgRSH8xIg4LPj9e7CkTKmox2gVDBNybYtddXja5NuNA7nvd5EFxCqdYKbM6xljL1Fr1O&#10;6xCR2PsKk9eZ5TRIM+kLl3sny6J4lF6PxAtWR3yx2B/3s1ewzNXp1M1Hb3HTudsyx7cuRqVuVsvz&#10;FkTGJf+F4Ref0aFlpkOYySThFDwxeFZQgmBzU/GvA6uHAmTbyP/w7Q8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAY+7i/psCAACLBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAQicefdgAAAAEAQAADwAAAAAAAAAAAAAAAAD1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" filled="f" strokecolor="black [3213]"/>
+                    <v:rect w14:anchorId="3A946705" id="Rechteck 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.9pt;margin-top:.1pt;width:14.1pt;height:11.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4e70mgwIAAGYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nzboGdYqgRYcB&#10;RRu0HXpWZak2IIsapcTJfv0o+ZGgK3YYloMimeRH8uPj4nLXGrZV6BuwJS9Ocs6UlVA19rXkP55u&#10;Pn3lzAdhK2HAqpLvleeXy48fLjq3UDOowVQKGYFYv+hcyesQ3CLLvKxVK/wJOGVJqAFbEeiJr1mF&#10;oiP01mSzPP+SdYCVQ5DKe/p63Qv5MuFrrWS419qrwEzJKbaQTkznSzyz5YVYvKJwdSOHMMQ/RNGK&#10;xpLTCepaBME22PwB1TYSwYMOJxLaDLRupEo5UDZF/iabx1o4lXIhcrybaPL/D1bebR/dGomGzvmF&#10;p2vMYqexjf8UH9slsvYTWWoXmKSPxdl5fkaUShIV86L4nMjMDsYOffimoGXxUnKkWiSKxPbWB3JI&#10;qqNK9GXhpjEm1cNY1pX8fD6bJwMPpqmiMKqlzlBXBtlWUE3Drog1JKwjLXoZSx8PKaVb2BsVIYx9&#10;UJo1FSUx6x3EbjtgCimVDUUvqkWlelfznH6js9EiuU6AEVlTkBP2ADBq9iAjdh/zoB9NVWrWyTj/&#10;W2C98WSRPIMNk3HbWMD3AAxlNXju9UeSemoiSy9Q7dfIEPpR8U7eNFS/W+HDWiDNBpWc5j3c06EN&#10;UJ1guHFWA/5673vUp5YlKWcdzVrJ/c+NQMWZ+W6pmc+L09M4nOlxOj+b0QOPJS/HErtpr4BKX9Bm&#10;cTJdo34w41UjtM+0FlbRK4mEleS75DLg+LgK/Q6gxSLVapXUaCCdCLf20ckIHlmN/fm0exbohiYO&#10;1P13MM6lWLzp5V43WlpYbQLoJjX6gdeBbxrm1DjD4onb4vidtA7rcfkbAAD//wMAUEsDBBQABgAI&#10;AAAAIQBCJx592AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4IOqQIhTS&#10;OBVC4hgkCh/gxksc1V67sdOGv2c5wXE0o5k3zW7xTpxxSmMgBffrAgRSH8xIg4LPj9e7CkTKmox2&#10;gVDBNybYtddXja5NuNA7nvd5EFxCqdYKbM6xljL1Fr1O6xCR2PsKk9eZ5TRIM+kLl3sny6J4lF6P&#10;xAtWR3yx2B/3s1ewzNXp1M1Hb3HTudsyx7cuRqVuVsvzFkTGJf+F4Ref0aFlpkOYySThFDwxeFZQ&#10;gmBzU/GvA6uHAmTbyP/w7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOHu9JoMCAABm&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQicefdgA&#10;AAAEAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" filled="f" strokecolor="black [3213]"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28983164" w14:textId="627C3C01" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="005E7176" w:rsidP="00A6400F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
@@ -622,50 +622,215 @@
               <w:t xml:space="preserve">FC Black Stars </w:t>
             </w:r>
             <w:r w:rsidR="005E7176">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D37088">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SR Delémont</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00055F63" w:rsidRPr="00EA1CA1" w14:paraId="4BEC4724" w14:textId="77777777" w:rsidTr="00EA1CA1">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD94E0B" w14:textId="55F2AAA8" w:rsidR="00055F63" w:rsidRPr="00EA1CA1" w:rsidRDefault="00055F63" w:rsidP="00A60B5C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA1CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693056" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D2323D0" wp14:editId="3244CC65">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>57776</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>18197</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="179070" cy="151130"/>
+                      <wp:effectExtent l="0" t="0" r="11430" b="20320"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1573417544" name="Rechteck 1573417544"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="179070" cy="151130"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="4899D36A" id="Rechteck 1573417544" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.55pt;margin-top:1.45pt;width:14.1pt;height:11.9pt;z-index:251693056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4e70mgwIAAGYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nzboGdYqgRYcB&#10;RRu0HXpWZak2IIsapcTJfv0o+ZGgK3YYloMimeRH8uPj4nLXGrZV6BuwJS9Ocs6UlVA19rXkP55u&#10;Pn3lzAdhK2HAqpLvleeXy48fLjq3UDOowVQKGYFYv+hcyesQ3CLLvKxVK/wJOGVJqAFbEeiJr1mF&#10;oiP01mSzPP+SdYCVQ5DKe/p63Qv5MuFrrWS419qrwEzJKbaQTkznSzyz5YVYvKJwdSOHMMQ/RNGK&#10;xpLTCepaBME22PwB1TYSwYMOJxLaDLRupEo5UDZF/iabx1o4lXIhcrybaPL/D1bebR/dGomGzvmF&#10;p2vMYqexjf8UH9slsvYTWWoXmKSPxdl5fkaUShIV86L4nMjMDsYOffimoGXxUnKkWiSKxPbWB3JI&#10;qqNK9GXhpjEm1cNY1pX8fD6bJwMPpqmiMKqlzlBXBtlWUE3Drog1JKwjLXoZSx8PKaVb2BsVIYx9&#10;UJo1FSUx6x3EbjtgCimVDUUvqkWlelfznH6js9EiuU6AEVlTkBP2ADBq9iAjdh/zoB9NVWrWyTj/&#10;W2C98WSRPIMNk3HbWMD3AAxlNXju9UeSemoiSy9Q7dfIEPpR8U7eNFS/W+HDWiDNBpWc5j3c06EN&#10;UJ1guHFWA/5673vUp5YlKWcdzVrJ/c+NQMWZ+W6pmc+L09M4nOlxOj+b0QOPJS/HErtpr4BKX9Bm&#10;cTJdo34w41UjtM+0FlbRK4mEleS75DLg+LgK/Q6gxSLVapXUaCCdCLf20ckIHlmN/fm0exbohiYO&#10;1P13MM6lWLzp5V43WlpYbQLoJjX6gdeBbxrm1DjD4onb4vidtA7rcfkbAAD//wMAUEsDBBQABgAI&#10;AAAAIQB7p2eE2QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtZW4IOo0kfqT&#10;xqkQEscgUXgAN16SqPbajZ02vD3LCY6jGX3zVYfZWXHFMQ6eFKyWGQik1puBOgWfH69PWxAxaTLa&#10;ekIF3xjhUN/fVbo0/kbveD2mTjCEYqkV9CmFUsrY9uh0XPqAxN2XH51OHMdOmlHfGO6szLNsLZ0e&#10;iB96HfClx/Z8nJyCedpeLs10dj0WjX3MU3hrQlDqYTE/70EknNPfGH71WR1qdjr5iUwUVsFuxUMF&#10;+Q4Et8WmAHHiuN6ArCv5377+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADh7vSaDAgAA&#10;ZgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHunZ4TZ&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" strokecolor="black [3213]"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D93E101" w14:textId="5AFCE5EA" w:rsidR="00055F63" w:rsidRDefault="00055F63" w:rsidP="00A6400F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2B9124" w14:textId="27CC5EDE" w:rsidR="00055F63" w:rsidRPr="00EA1CA1" w:rsidRDefault="00055F63" w:rsidP="00A6400F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16:00 Uhr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6C119C" w14:textId="31DB8C83" w:rsidR="00055F63" w:rsidRPr="00055F63" w:rsidRDefault="00055F63" w:rsidP="005E7176">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>FC Black Stars – FC Concordia Basel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37088" w:rsidRPr="00EA1CA1" w14:paraId="4E8B35DE" w14:textId="77777777" w:rsidTr="00EA1CA1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00ED0145" w14:textId="77777777" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00602A5A" w:rsidP="00A60B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
@@ -866,58 +1031,60 @@
           </w:tcPr>
           <w:p w14:paraId="7FE9FC91" w14:textId="45FDCC25" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="005E7176" w:rsidP="006C0D8E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FC Black Stars – </w:t>
             </w:r>
             <w:r w:rsidRPr="005E7176">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FC </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D37088">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Courtételle</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37088" w:rsidRPr="00EA1CA1" w14:paraId="779A7B8A" w14:textId="77777777" w:rsidTr="00EA1CA1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D9E74C4" w14:textId="77777777" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00602A5A" w:rsidP="00A60B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2049,52 +2216,62 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FC Black Stars </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="00D37088">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>FC Muri-Gümlingen</w:t>
-            </w:r>
+              <w:t>FC Muri-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D37088">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gümlingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37088" w:rsidRPr="00EA1CA1" w14:paraId="7F727123" w14:textId="77777777" w:rsidTr="00EA1CA1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A526F45" w14:textId="77777777" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00602A5A" w:rsidP="00A60B5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2314,59 +2491,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1CA1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:r w:rsidR="00D37088">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Buochs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27158731" w14:textId="4E1DDA50" w:rsidR="00A60B5C" w:rsidRDefault="00A60B5C" w:rsidP="00A60B5C">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="621D28C8" w14:textId="77777777" w:rsidR="00EA1CA1" w:rsidRPr="00EA1CA1" w:rsidRDefault="00EA1CA1" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B26237" w14:textId="77777777" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00903937" w:rsidP="00903937">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Firma:</w:t>
       </w:r>
@@ -2536,73 +2704,93 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="2F2CD379" id="Gerader Verbinder 21" o:spid="_x0000_s1026" style="position:absolute;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,-.05pt" to="507.1pt,.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASCdD70QEAAAcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxwHXbAZcXpo0V6G&#10;LdjW3RWZigXoC5QWO/9+lJw4xTZgWNELLUp8j+QjvbkdrWFHwKi9a3m9WHIGTvpOu0PLn74/vPvA&#10;WUzCdcJ4By0/QeS327dvNkNoYOV7bzpARiQuNkNoeZ9SaKoqyh6siAsfwNGj8mhFIhcPVYdiIHZr&#10;qtVyua4Gj11ALyFGur2fHvm28CsFMn1RKkJipuVUWyoWi91nW203ojmgCL2W5zLEC6qwQjtKOlPd&#10;iyTYT9R/UFkt0Uev0kJ6W3mltITSA3VTL3/r5lsvApReSJwYZpni69HKz8cdMt21fFVz5oSlGT0C&#10;ijyVH4B77fKJ3kioIcSG4u/cDs9eDDvMXY8Kbf5SP2ws4p5mcWFMTNLl+uaG5vWRM0lv79d10b66&#10;YgPG9AjesnxoudEuty4acfwUE+Wj0EtIvjYu2+iN7h60McXJSwN3BtlR0LjTWKom3LMo8jKyyr1M&#10;1ZdTOhmYWL+CIjmo3rpkL4t45RRSgksXXuMoOsMUVTADl/8GnuMzFMqS/g94RpTM3qUZbLXz+Lfs&#10;VynUFH9RYOo7S7D33anMtUhD21YUP/8ZeZ2f+wV+/X+3vwAAAP//AwBQSwMEFAAGAAgAAAAhAOWS&#10;FgLaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNhaJ1VVRSEvFUKwIJaE&#10;DmVz49c4In5OY6cJ/x53gvF0p7vviv1ie3Gl0XeOEdJ1AoK4cbrjFuHw+bbKQPigWKveMSH8kId9&#10;eX9XqFy7mSu61qEVsYR9rhBMCEMupW8MWeXXbiCO3tmNVoUox1bqUc2x3PZykyQ7aVXHccGogV4M&#10;Nd/1ZBHeLx/+sN1Vr9XxktXz13kyrSPEx4fl+QlEoCX8heGGH9GhjEwnN7H2okeIRwLCKgVxM5N0&#10;uwFxQshAloX8D1/+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABIJ0PvRAQAABwQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOWSFgLaAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAAKwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="black [3213]"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="196FF064" w14:textId="77777777" w:rsidR="00903937" w:rsidRPr="00EA1CA1" w:rsidRDefault="00903937" w:rsidP="00903937">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Strasse: </w:t>
+        <w:t>Strasse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA1CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                       </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Tel.Nr.:</w:t>
+        <w:t>Tel.Nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA1CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7665EC17" w14:textId="77777777" w:rsidR="00EA1CA1" w:rsidRDefault="00EA1CA1" w:rsidP="00903937">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12FABD94" wp14:editId="384790FC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -2974,57 +3162,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per E-Mail an</w:t>
       </w:r>
       <w:r w:rsidR="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA1CA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> fae.peter@bluewin.ch</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="742F0710" w14:textId="77777777" w:rsidR="00E22B2C" w:rsidRDefault="00E22B2C" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09E9CE86" w14:textId="4ECEF237" w:rsidR="00B87686" w:rsidRDefault="00E22B2C" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:val="de-CH" w:eastAsia="de-CH"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691008" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="510525BC" wp14:editId="4C943D57">
                 <wp:simplePos x="0" y="0"/>
@@ -3077,50 +3258,51 @@
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="43482AFA" id="Gerader Verbinder 1342786766" o:spid="_x0000_s1026" style="position:absolute;z-index:251691008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,1.65pt" to="507.1pt,2.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfrwS6tgEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7aLLtiMOD20aC/D&#10;VmzrB6gyFQuQREHSYufvRymJXbQFhhW90CLF90g+0ZuryRq2hxA1uo43q5ozcBJ77XYdf/h9++kL&#10;ZzEJ1wuDDjp+gMivth8/bEbfwgUOaHoIjEhcbEff8SEl31ZVlANYEVfowdGlwmBFIjfsqj6Ikdit&#10;qS7qel2NGHofUEKMFL05XvJt4VcKZPqhVITETMept1RsKPYx22q7Ee0uCD9oeWpDvKELK7SjojPV&#10;jUiC/Qn6BZXVMmBElVYSbYVKaQllBpqmqZ9N82sQHsosJE70s0zx/Wjl9/21uw8kw+hjG/19yFNM&#10;Ktj8pf7YVMQ6zGLBlJik4PrykvT/ypmku8/rpmhZLVgfYroDtCwfOm60y6OIVuy/xUT1KPWcksPG&#10;ZRvR6P5WG1OcvARwbQLbC3q+NDX5uQj3JIu8jKyW7sspHQwcWX+CYrqnfptSvSzWwimkBJfOvMZR&#10;doYp6mAG1v8GnvIzFMrS/Q94RpTK6NIMttpheK36IoU65p8VOM6dJXjE/lDetUhD21OUO216Xs+n&#10;foEv/+P2LwAAAP//AwBQSwMEFAAGAAgAAAAhAJXpd5TcAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81qwzAQhO+FvIPYQm6NnB9CcL0OJbSX0IvdHNqbYm0sU2vlWHLsvn2VU3tahhlmvs32k23F&#10;jXrfOEZYLhIQxJXTDdcIp4+3px0IHxRr1TomhB/ysM9nD5lKtRu5oFsZahFL2KcKwYTQpVL6ypBV&#10;fuE64uhdXG9ViLKvpe7VGMttK1dJspVWNRwXjOroYKj6LgeLcLy++9NmW7wWn9ddOX5dBlM7Qpw/&#10;Ti/PIAJN4S8Md/yIDnlkOruBtRctQnwkIKzXIO5mstysQJwR4pF5Jv/T578AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAn68EurYBAADXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAlel3lNwAAAAFAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="black [3213]">
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6920CF8C" w14:textId="092D177A" w:rsidR="00B87686" w:rsidRPr="00A60B5C" w:rsidRDefault="00B87686" w:rsidP="00A60B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E22B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Raiffeisenbank Allschwil, IBAN: CH25 8080 8005 7485 6953 3</w:t>
       </w:r>
       <w:r w:rsidR="00E22B2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00E22B2C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E15230F" wp14:editId="5D58D687">
             <wp:extent cx="620973" cy="623160"/>
             <wp:effectExtent l="0" t="0" r="8255" b="5715"/>
             <wp:docPr id="96948619" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="96948619" name=""/>
@@ -4653,88 +4835,90 @@
   <w:num w:numId="14" w16cid:durableId="1724714053">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="350882227">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1995721698">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2068601463">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="533539733">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="676269653">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F22CA9"/>
     <w:rsid w:val="000150CF"/>
     <w:rsid w:val="00021813"/>
     <w:rsid w:val="00027725"/>
     <w:rsid w:val="00030588"/>
     <w:rsid w:val="00032F4F"/>
     <w:rsid w:val="00033549"/>
     <w:rsid w:val="000528B2"/>
+    <w:rsid w:val="00055F63"/>
     <w:rsid w:val="000B150B"/>
     <w:rsid w:val="000B310D"/>
     <w:rsid w:val="000B7892"/>
     <w:rsid w:val="000F3493"/>
     <w:rsid w:val="000F3DE6"/>
     <w:rsid w:val="000F70C7"/>
     <w:rsid w:val="00123562"/>
     <w:rsid w:val="001245DE"/>
     <w:rsid w:val="00137A85"/>
     <w:rsid w:val="001639EE"/>
     <w:rsid w:val="0016463B"/>
     <w:rsid w:val="001A0184"/>
     <w:rsid w:val="001A2140"/>
     <w:rsid w:val="001C02D9"/>
     <w:rsid w:val="001C5278"/>
     <w:rsid w:val="001D3BD9"/>
     <w:rsid w:val="001E09D4"/>
     <w:rsid w:val="001E1343"/>
     <w:rsid w:val="00205282"/>
     <w:rsid w:val="00217578"/>
     <w:rsid w:val="00226915"/>
     <w:rsid w:val="00236505"/>
     <w:rsid w:val="002465EA"/>
     <w:rsid w:val="0025063B"/>
     <w:rsid w:val="00251097"/>
@@ -4757,50 +4941,51 @@
     <w:rsid w:val="003C178D"/>
     <w:rsid w:val="003C3DD7"/>
     <w:rsid w:val="003C4E91"/>
     <w:rsid w:val="003D248D"/>
     <w:rsid w:val="003D737F"/>
     <w:rsid w:val="003E583A"/>
     <w:rsid w:val="003E615F"/>
     <w:rsid w:val="003F0BFD"/>
     <w:rsid w:val="00403861"/>
     <w:rsid w:val="004042F1"/>
     <w:rsid w:val="0041473B"/>
     <w:rsid w:val="00423AAB"/>
     <w:rsid w:val="004259BA"/>
     <w:rsid w:val="00442C64"/>
     <w:rsid w:val="00465E29"/>
     <w:rsid w:val="004707C3"/>
     <w:rsid w:val="0047628F"/>
     <w:rsid w:val="00493CF0"/>
     <w:rsid w:val="00496D92"/>
     <w:rsid w:val="004A2B58"/>
     <w:rsid w:val="004A4E8D"/>
     <w:rsid w:val="004E6A99"/>
     <w:rsid w:val="004F05B6"/>
     <w:rsid w:val="004F5C3D"/>
     <w:rsid w:val="005047D1"/>
+    <w:rsid w:val="00515896"/>
     <w:rsid w:val="005400D1"/>
     <w:rsid w:val="005411B0"/>
     <w:rsid w:val="00542730"/>
     <w:rsid w:val="00560D79"/>
     <w:rsid w:val="00561791"/>
     <w:rsid w:val="005679CF"/>
     <w:rsid w:val="005736FC"/>
     <w:rsid w:val="00591019"/>
     <w:rsid w:val="00592508"/>
     <w:rsid w:val="00597032"/>
     <w:rsid w:val="005B381B"/>
     <w:rsid w:val="005C5E12"/>
     <w:rsid w:val="005E4CAB"/>
     <w:rsid w:val="005E7176"/>
     <w:rsid w:val="00600EF3"/>
     <w:rsid w:val="00602A5A"/>
     <w:rsid w:val="00605453"/>
     <w:rsid w:val="00615C6A"/>
     <w:rsid w:val="00642E78"/>
     <w:rsid w:val="00651DA5"/>
     <w:rsid w:val="00664097"/>
     <w:rsid w:val="00667509"/>
     <w:rsid w:val="0067170B"/>
     <w:rsid w:val="0068013B"/>
     <w:rsid w:val="00681BF8"/>
@@ -4887,50 +5072,51 @@
     <w:rsid w:val="00B87686"/>
     <w:rsid w:val="00B90EE4"/>
     <w:rsid w:val="00B97843"/>
     <w:rsid w:val="00BA2837"/>
     <w:rsid w:val="00BA6613"/>
     <w:rsid w:val="00BB1722"/>
     <w:rsid w:val="00BD0929"/>
     <w:rsid w:val="00BE2522"/>
     <w:rsid w:val="00BE3EEC"/>
     <w:rsid w:val="00BE5981"/>
     <w:rsid w:val="00BF7361"/>
     <w:rsid w:val="00C4137B"/>
     <w:rsid w:val="00C44387"/>
     <w:rsid w:val="00C52708"/>
     <w:rsid w:val="00C53FB3"/>
     <w:rsid w:val="00C66DE8"/>
     <w:rsid w:val="00C851EC"/>
     <w:rsid w:val="00C86FEE"/>
     <w:rsid w:val="00CA4BC3"/>
     <w:rsid w:val="00CA699E"/>
     <w:rsid w:val="00CB24A7"/>
     <w:rsid w:val="00CD1F0D"/>
     <w:rsid w:val="00CD3414"/>
     <w:rsid w:val="00CD7869"/>
     <w:rsid w:val="00CF3D1E"/>
+    <w:rsid w:val="00D1363B"/>
     <w:rsid w:val="00D15FB1"/>
     <w:rsid w:val="00D37088"/>
     <w:rsid w:val="00D4491B"/>
     <w:rsid w:val="00D744CB"/>
     <w:rsid w:val="00D84058"/>
     <w:rsid w:val="00D84793"/>
     <w:rsid w:val="00D87CEF"/>
     <w:rsid w:val="00D91784"/>
     <w:rsid w:val="00DA0F30"/>
     <w:rsid w:val="00DD2727"/>
     <w:rsid w:val="00DE0C0D"/>
     <w:rsid w:val="00E00BE5"/>
     <w:rsid w:val="00E05DCF"/>
     <w:rsid w:val="00E22B2C"/>
     <w:rsid w:val="00E42A6E"/>
     <w:rsid w:val="00E54DC0"/>
     <w:rsid w:val="00E61115"/>
     <w:rsid w:val="00E6247A"/>
     <w:rsid w:val="00E77D27"/>
     <w:rsid w:val="00EA1CA1"/>
     <w:rsid w:val="00EA35C4"/>
     <w:rsid w:val="00EA432B"/>
     <w:rsid w:val="00EA71E7"/>
     <w:rsid w:val="00EB1F61"/>
     <w:rsid w:val="00EC0946"/>
@@ -4948,51 +5134,51 @@
     <w:rsid w:val="00FA65D1"/>
     <w:rsid w:val="00FA71FC"/>
     <w:rsid w:val="00FC10EE"/>
     <w:rsid w:val="00FC19B9"/>
     <w:rsid w:val="00FD6424"/>
     <w:rsid w:val="00FE69AE"/>
     <w:rsid w:val="00FF63CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="03D3947D"/>
   <w15:docId w15:val="{0D99D186-2D3E-4624-996C-AB907821B9F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -6722,67 +6908,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDCAEC0C-FCC5-4FD8-B78D-CDED1EF7E51A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Briefvorlage_2014.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>132</Words>
-  <Characters>1212</Characters>
+  <Words>141</Words>
+  <Characters>1261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DP Kreativkeller Basel GmbH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1342</CharactersWithSpaces>
+  <CharactersWithSpaces>1400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2</dc:title>
   <dc:creator>Supervisor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>